--- v0 (2025-11-05)
+++ v1 (2026-09-04)
@@ -422,190 +422,245 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PRESENTER UNE </w:t>
       </w:r>
       <w:r w:rsidR="00AC0E69" w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OFFRE DE GRE A GRE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55745AA8" w14:textId="193AADA3" w:rsidR="000B0BAC" w:rsidRPr="0075447B" w:rsidRDefault="00B71C14" w:rsidP="003476F5">
+    <w:p w14:paraId="55745AA8" w14:textId="12EA4665" w:rsidR="000B0BAC" w:rsidRPr="0075447B" w:rsidRDefault="00B71C14" w:rsidP="003476F5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA0539">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>D’UN BIEN IMMOBILIER</w:t>
       </w:r>
+      <w:r w:rsidR="00740665">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dégradé</w:t>
+      </w:r>
       <w:r w:rsidR="00947F53" w:rsidRPr="00BA0539">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> vendu en l’état sans aucune garantie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC6BC8A" w14:textId="77777777" w:rsidR="00B71C14" w:rsidRPr="0075447B" w:rsidRDefault="00B71C14" w:rsidP="003476F5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE L 642-18 et suivants du Code de Commerce</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="423BEE59" w14:textId="77777777" w:rsidR="00D252BE" w:rsidRPr="0075447B" w:rsidRDefault="00D252BE" w:rsidP="00315A6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10339BAF" w14:textId="3A5EDA15" w:rsidR="00D252BE" w:rsidRPr="0075447B" w:rsidRDefault="00D252BE" w:rsidP="00315A6F">
+    <w:p w14:paraId="10339BAF" w14:textId="212447B5" w:rsidR="00D252BE" w:rsidRDefault="00740665" w:rsidP="00315A6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075447B">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 20</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VENTE AU PRIX</w:t>
+      </w:r>
+      <w:r w:rsidR="00D252BE" w:rsidRPr="0075447B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 000</w:t>
+      </w:r>
+      <w:r w:rsidR="00D252BE" w:rsidRPr="0075447B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653B77" w:rsidRPr="0075447B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>euros</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00BA0539">
-[...37 lines deleted...]
-        <w:t>€</w:t>
+    </w:p>
+    <w:p w14:paraId="0E4F960F" w14:textId="52EFDAD6" w:rsidR="00740665" w:rsidRDefault="00740665" w:rsidP="00315A6F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Toute offre sera examinée compte tenu de son état</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AB1E08" w14:textId="2FC8531B" w:rsidR="00740665" w:rsidRPr="0075447B" w:rsidRDefault="00740665" w:rsidP="00315A6F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Le bien peut être visité sans clefs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E849C4" w14:textId="77777777" w:rsidR="00D252BE" w:rsidRPr="0075447B" w:rsidRDefault="00D252BE" w:rsidP="00315A6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="386298BB" w14:textId="77777777" w:rsidR="00315A6F" w:rsidRPr="0075447B" w:rsidRDefault="009D55DC" w:rsidP="00315A6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -704,201 +759,123 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 62760 HENU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE4E4F5" w14:textId="77777777" w:rsidR="00315A6F" w:rsidRPr="0075447B" w:rsidRDefault="00315A6F" w:rsidP="00315A6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="513084D6" w14:textId="77777777" w:rsidR="00296C59" w:rsidRPr="0075447B" w:rsidRDefault="00296C59" w:rsidP="003476F5">
+    <w:p w14:paraId="513084D6" w14:textId="4DA4C54E" w:rsidR="00296C59" w:rsidRPr="0075447B" w:rsidRDefault="00296C59" w:rsidP="003476F5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Délai dépôt des offres </w:t>
       </w:r>
       <w:r w:rsidR="00653B77" w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">fixé </w:t>
       </w:r>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>par le professionnel</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4D64ED11" w14:textId="77777777" w:rsidR="00296C59" w:rsidRPr="0075447B" w:rsidRDefault="00296C59" w:rsidP="003476F5">
+      <w:r w:rsidR="00740665">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> : aucun délai fixé à ce jour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D64ED11" w14:textId="2D9B0B15" w:rsidR="00296C59" w:rsidRPr="0075447B" w:rsidRDefault="00296C59" w:rsidP="00740665">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E79186" w14:textId="77777777" w:rsidR="003A270C" w:rsidRPr="0075447B" w:rsidRDefault="003A270C" w:rsidP="003476F5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:bCs/>
-[...101 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="43DB38C3" w14:textId="77777777" w:rsidR="003A270C" w:rsidRPr="0075447B" w:rsidRDefault="0075447B" w:rsidP="003A270C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00653B77" w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lle </w:t>
@@ -4050,509 +4027,50 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour les actes authentiques, la SCP DELPHINE RAYMOND, en la personne de Delphine RAYMOND, autorise le notaire désigné à donner procuration à un Clerc de l’étude, pour la signature des actes de vente </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31447BA6" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...457 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="55E48537" w14:textId="77777777" w:rsidR="00073822" w:rsidRPr="00073822" w:rsidRDefault="00073822" w:rsidP="00142391">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD7630D" w14:textId="77777777" w:rsidR="009C4D90" w:rsidRPr="0075447B" w:rsidRDefault="009C4D90" w:rsidP="00142391">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73FFBBEB" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7501,95 +7019,97 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Omega">
     <w:altName w:val="Century Gothic"/>
+    <w:panose1 w:val="020B0502050508020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:altName w:val="Lucida Sans Unicode"/>
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:altName w:val="Book Antiqua"/>
+    <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -8665,51 +8185,51 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:usePrinterMetrics/>
     <w:doNotSuppressParagraphBorders/>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:autoSpaceLikeWord95/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
@@ -8768,50 +8288,51 @@
     <w:rsid w:val="00362217"/>
     <w:rsid w:val="003830D4"/>
     <w:rsid w:val="00383689"/>
     <w:rsid w:val="003A270C"/>
     <w:rsid w:val="003F1F81"/>
     <w:rsid w:val="0040087B"/>
     <w:rsid w:val="00416460"/>
     <w:rsid w:val="004201F8"/>
     <w:rsid w:val="005077F7"/>
     <w:rsid w:val="005465C0"/>
     <w:rsid w:val="00576E63"/>
     <w:rsid w:val="005946DF"/>
     <w:rsid w:val="00597ED2"/>
     <w:rsid w:val="005E7A95"/>
     <w:rsid w:val="00653B77"/>
     <w:rsid w:val="0068719F"/>
     <w:rsid w:val="00696E39"/>
     <w:rsid w:val="006B52E3"/>
     <w:rsid w:val="006C7D24"/>
     <w:rsid w:val="006D3A32"/>
     <w:rsid w:val="007103D5"/>
     <w:rsid w:val="0071175C"/>
     <w:rsid w:val="00720405"/>
     <w:rsid w:val="00734646"/>
     <w:rsid w:val="00736E6E"/>
+    <w:rsid w:val="00740665"/>
     <w:rsid w:val="007519DA"/>
     <w:rsid w:val="0075447B"/>
     <w:rsid w:val="007A7E5E"/>
     <w:rsid w:val="007D58BE"/>
     <w:rsid w:val="007E1E33"/>
     <w:rsid w:val="007F1EAA"/>
     <w:rsid w:val="00874F7B"/>
     <w:rsid w:val="008C0C4C"/>
     <w:rsid w:val="00915F5A"/>
     <w:rsid w:val="009311BB"/>
     <w:rsid w:val="009443D9"/>
     <w:rsid w:val="00947F53"/>
     <w:rsid w:val="0095405F"/>
     <w:rsid w:val="009724C5"/>
     <w:rsid w:val="0099224A"/>
     <w:rsid w:val="009A6CED"/>
     <w:rsid w:val="009C4D90"/>
     <w:rsid w:val="009C604B"/>
     <w:rsid w:val="009D55DC"/>
     <w:rsid w:val="00A0681B"/>
     <w:rsid w:val="00A3339A"/>
     <w:rsid w:val="00A36660"/>
     <w:rsid w:val="00A62169"/>
     <w:rsid w:val="00A63E63"/>
     <w:rsid w:val="00AC0E69"/>
@@ -10100,70 +9621,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2436</Words>
-  <Characters>13399</Characters>
+  <Words>2360</Words>
+  <Characters>12985</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>111</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>108</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ETAT DE FRAIS ET HONORAIRES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15804</CharactersWithSpaces>
+  <CharactersWithSpaces>15315</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ETAT DE FRAIS ET HONORAIRES</dc:title>
   <dc:subject/>
   <dc:creator>SCP COURRET GUGUEN</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>